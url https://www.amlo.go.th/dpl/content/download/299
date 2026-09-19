--- v4 (2026-07-27)
+++ v5 (2026-09-19)
@@ -2,73 +2,73 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\3. มทป\Thai list\- ประกาศรูปแบบใหม่\บุคคลที่ถูกกำหนด\2569\ร่างปกร. 17-2569 (ลว.22-07-69)\ประกาศ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\3. มทป\Thai list\- ประกาศรูปแบบใหม่\บุคคลที่ถูกกำหนด\2569\ปกร.19-2569 (ลว.14-08-69)\ประกาศ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="10896" windowHeight="6048"/>
+    <workbookView showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9252"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$B$3187</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$B$3203</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3448" uniqueCount="2530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3469" uniqueCount="2547">
   <si>
     <t xml:space="preserve">ชื่อภาษาไทย : อำรัน มิง </t>
   </si>
   <si>
     <t>THi0001</t>
   </si>
   <si>
     <t>คำนำหน้าชื่อ : นาย</t>
   </si>
   <si>
     <t>หมายเลขหนังสือเดินทาง : -</t>
   </si>
   <si>
     <t>THi0003</t>
   </si>
   <si>
     <t>ชื่อภาษาอังกฤษ : ABDULLOH  MAMING</t>
   </si>
   <si>
     <t>ปกร. 0005</t>
   </si>
   <si>
     <t>THi0005</t>
   </si>
   <si>
@@ -7731,51 +7731,102 @@
   <si>
     <t>หมายเลขหนังสือเดินทาง : AA6753417 (วันหมดอายุ 27/04/2021)</t>
   </si>
   <si>
     <t xml:space="preserve">ประกาศเมื่อวันที่ : 23 ก.ค. 2569 </t>
   </si>
   <si>
     <t>ปกร.0425</t>
   </si>
   <si>
     <t>ชื่อภาษาไทย: ฮาฟิส  โตะแวมะ</t>
   </si>
   <si>
     <t>THi0425</t>
   </si>
   <si>
     <t>ชื่อภาษาอังกฤษ: HAFIS  TOHWAEMA</t>
   </si>
   <si>
     <t>เลขประจำตัวประชาชน: 1-9005-01128-38-7</t>
   </si>
   <si>
     <t>วัน/เดือน/ปี เกิด : 18 ธันวาคม 2540</t>
   </si>
   <si>
-    <t>แนบท้ายประกาศสำนักงาน ปปง. ที่ ปกร. 17/2569 ลงวันที่  23  กรกฎาคม พ.ศ. 2569</t>
+    <t>ชื่อภาษาไทย: จีรศักดิ์  เพ็งเล๊าะ</t>
+  </si>
+  <si>
+    <t>ชื่อภาษาอังกฤษ: JEERASAK  PENGLOH</t>
+  </si>
+  <si>
+    <t>เลขประจำตัวประชาชน: 1-9003-00136-30-7</t>
+  </si>
+  <si>
+    <t>วัน/เดือน/ปี เกิด : 25 พฤศจิกายน 2533</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ประกาศเมื่อวันที่ : 20 ส.ค. 2569 </t>
+  </si>
+  <si>
+    <t>ปกร.0426</t>
+  </si>
+  <si>
+    <t>THi0426</t>
+  </si>
+  <si>
+    <t>หมายเลขหนังสือเดินทาง : 1.Y623286 (วันหมดอายุ 28/09/2011)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                              2.U983027 (วันหมดอายุ 25/09/2016)</t>
+  </si>
+  <si>
+    <t>แนบท้ายประกาศสำนักงาน ปปง. ที่ ปกร. 19/2569 ลงวันที่  14  กันยายน พ.ศ. 2569</t>
+  </si>
+  <si>
+    <t>ปกร.0427</t>
+  </si>
+  <si>
+    <t>ชื่อภาษาไทย: อิบรอเฮ็ง มะเซ๊าะ</t>
+  </si>
+  <si>
+    <t>THi0427</t>
+  </si>
+  <si>
+    <t>ชื่อภาษาอังกฤษ: IBROHENG MASOH</t>
+  </si>
+  <si>
+    <t>เลขประจำตัวประชาชน: 1-9005-00115-06-1</t>
+  </si>
+  <si>
+    <t>วัน/เดือน/ปี เกิด : 21 มิถุนายน 2539</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ประกาศเมื่อวันที่ : 14 ก.ย. 2569 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
@@ -7916,54 +7967,54 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -8219,81 +8270,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:F3186"/>
+  <dimension ref="A2:F3203"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A3172" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B3173" sqref="B3173"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A3193" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="C3200" sqref="C3200"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.09765625" defaultRowHeight="21.6" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
     <col min="2" max="2" width="84.09765625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.09765625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="29" t="s">
         <v>1648</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="30" t="s">
         <v>1969</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="31" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="31" t="s">
-        <v>2529</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="0.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="5"/>
     </row>
     <row r="7" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="F7" s="4"/>
     </row>
     <row r="8" spans="1:6" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>1650</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
@@ -24615,104 +24666,104 @@
       <c r="A2798" s="25"/>
       <c r="B2798" s="26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2799" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2799" s="25"/>
       <c r="B2799" s="26" t="s">
         <v>2282</v>
       </c>
     </row>
     <row r="2800" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2800" s="25"/>
       <c r="B2800" s="26" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="2801" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2801" s="25"/>
       <c r="B2801" s="26" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2802" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2802" s="32"/>
-      <c r="B2802" s="33" t="s">
+      <c r="B2802" s="34" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="2803" spans="1:3" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2803" s="32"/>
-      <c r="B2803" s="33"/>
+      <c r="B2803" s="34"/>
     </row>
     <row r="2804" spans="1:3" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2804" s="23"/>
       <c r="B2804" s="15"/>
     </row>
     <row r="2805" spans="1:3" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2805" s="3"/>
       <c r="B2805" s="3"/>
     </row>
     <row r="2806" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2806" s="15"/>
       <c r="B2806" s="15"/>
       <c r="C2806" s="22"/>
     </row>
     <row r="2807" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2807" s="15"/>
       <c r="B2807" s="15"/>
       <c r="C2807" s="22"/>
     </row>
     <row r="2808" spans="1:3" ht="9.75" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2808" s="23"/>
       <c r="B2808" s="15"/>
       <c r="C2808" s="22"/>
     </row>
     <row r="2809" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2809" s="23"/>
       <c r="B2809" s="15"/>
       <c r="C2809" s="22"/>
     </row>
     <row r="2810" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2810" s="23"/>
       <c r="B2810" s="15"/>
       <c r="C2810" s="22"/>
     </row>
     <row r="2811" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2811" s="23"/>
       <c r="B2811" s="15"/>
       <c r="C2811" s="22"/>
     </row>
     <row r="2812" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2812" s="32"/>
-      <c r="B2812" s="33"/>
+      <c r="B2812" s="34"/>
       <c r="C2812" s="22"/>
     </row>
     <row r="2813" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2813" s="32"/>
-      <c r="B2813" s="33"/>
+      <c r="B2813" s="34"/>
       <c r="C2813" s="22"/>
     </row>
     <row r="2814" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2814" s="3"/>
       <c r="B2814" s="3"/>
     </row>
     <row r="2815" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2815" s="15" t="s">
         <v>2284</v>
       </c>
       <c r="B2815" s="15" t="s">
         <v>2285</v>
       </c>
       <c r="C2815" s="22"/>
     </row>
     <row r="2816" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2816" s="15" t="s">
         <v>2286</v>
       </c>
       <c r="B2816" s="15" t="s">
         <v>2287</v>
       </c>
       <c r="C2816" s="22"/>
     </row>
     <row r="2817" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
@@ -24723,58 +24774,58 @@
       <c r="C2817" s="22"/>
     </row>
     <row r="2818" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2818" s="23"/>
       <c r="B2818" s="15" t="s">
         <v>2288</v>
       </c>
       <c r="C2818" s="22"/>
     </row>
     <row r="2819" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2819" s="23"/>
       <c r="B2819" s="15" t="s">
         <v>2289</v>
       </c>
       <c r="C2819" s="22"/>
     </row>
     <row r="2820" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2820" s="23"/>
       <c r="B2820" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C2820" s="22"/>
     </row>
     <row r="2821" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2821" s="32"/>
-      <c r="B2821" s="33" t="s">
+      <c r="B2821" s="34" t="s">
         <v>2386</v>
       </c>
       <c r="C2821" s="22"/>
     </row>
     <row r="2822" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2822" s="32"/>
-      <c r="B2822" s="33"/>
+      <c r="B2822" s="34"/>
       <c r="C2822" s="22"/>
     </row>
     <row r="2823" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2823" s="3"/>
       <c r="B2823" s="3"/>
     </row>
     <row r="2824" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2824" s="26" t="s">
         <v>2290</v>
       </c>
       <c r="B2824" s="26" t="s">
         <v>2291</v>
       </c>
     </row>
     <row r="2825" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2825" s="26" t="s">
         <v>2292</v>
       </c>
       <c r="B2825" s="26" t="s">
         <v>2300</v>
       </c>
     </row>
     <row r="2826" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2826" s="25"/>
       <c r="B2826" s="26" t="s">
@@ -24829,57 +24880,57 @@
       <c r="A2834" s="25"/>
       <c r="B2834" s="26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2835" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2835" s="25"/>
       <c r="B2835" s="26" t="s">
         <v>2298</v>
       </c>
     </row>
     <row r="2836" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2836" s="25"/>
       <c r="B2836" s="26" t="s">
         <v>2299</v>
       </c>
     </row>
     <row r="2837" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2837" s="25"/>
       <c r="B2837" s="26" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2838" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2838" s="32"/>
-      <c r="B2838" s="33" t="s">
+      <c r="B2838" s="34" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="2839" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2839" s="32"/>
-      <c r="B2839" s="33"/>
+      <c r="B2839" s="34"/>
     </row>
     <row r="2840" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2840" s="15"/>
       <c r="B2840" s="15"/>
       <c r="C2840" s="22"/>
     </row>
     <row r="2841" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2841" s="26" t="s">
         <v>2302</v>
       </c>
       <c r="B2841" s="26" t="s">
         <v>2335</v>
       </c>
       <c r="C2841" s="22"/>
     </row>
     <row r="2842" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2842" s="26" t="s">
         <v>2303</v>
       </c>
       <c r="B2842" s="26" t="s">
         <v>2304</v>
       </c>
       <c r="C2842" s="22"/>
     </row>
     <row r="2843" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
@@ -24890,57 +24941,57 @@
       <c r="C2843" s="22"/>
     </row>
     <row r="2844" spans="1:3" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2844" s="25"/>
       <c r="B2844" s="26" t="s">
         <v>2305</v>
       </c>
       <c r="C2844" s="22"/>
     </row>
     <row r="2845" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2845" s="25"/>
       <c r="B2845" s="26" t="s">
         <v>2306</v>
       </c>
       <c r="C2845" s="22"/>
     </row>
     <row r="2846" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2846" s="25"/>
       <c r="B2846" s="26" t="s">
         <v>2336</v>
       </c>
       <c r="C2846" s="22"/>
     </row>
     <row r="2847" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2847" s="32"/>
-      <c r="B2847" s="33" t="s">
+      <c r="B2847" s="34" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="2848" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2848" s="32"/>
-      <c r="B2848" s="33"/>
+      <c r="B2848" s="34"/>
       <c r="C2848" s="22"/>
     </row>
     <row r="2849" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2849" s="15"/>
       <c r="B2849" s="15"/>
       <c r="C2849" s="22"/>
     </row>
     <row r="2850" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2850" s="26" t="s">
         <v>2307</v>
       </c>
       <c r="B2850" s="26" t="s">
         <v>2337</v>
       </c>
       <c r="C2850" s="22"/>
     </row>
     <row r="2851" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2851" s="26" t="s">
         <v>2308</v>
       </c>
       <c r="B2851" s="26" t="s">
         <v>2309</v>
       </c>
       <c r="C2851" s="22"/>
     </row>
@@ -24952,57 +25003,57 @@
       <c r="C2852" s="22"/>
     </row>
     <row r="2853" spans="1:3" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2853" s="25"/>
       <c r="B2853" s="26" t="s">
         <v>2310</v>
       </c>
       <c r="C2853" s="22"/>
     </row>
     <row r="2854" spans="1:3" ht="12.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2854" s="25"/>
       <c r="B2854" s="26" t="s">
         <v>2311</v>
       </c>
       <c r="C2854" s="22"/>
     </row>
     <row r="2855" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2855" s="25"/>
       <c r="B2855" s="26" t="s">
         <v>3</v>
       </c>
       <c r="C2855" s="22"/>
     </row>
     <row r="2856" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2856" s="32"/>
-      <c r="B2856" s="33" t="s">
+      <c r="B2856" s="34" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="2857" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2857" s="32"/>
-      <c r="B2857" s="33"/>
+      <c r="B2857" s="34"/>
       <c r="C2857" s="22"/>
     </row>
     <row r="2858" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2858" s="15"/>
       <c r="B2858" s="15"/>
       <c r="C2858" s="22"/>
     </row>
     <row r="2859" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2859" s="26" t="s">
         <v>2312</v>
       </c>
       <c r="B2859" s="26" t="s">
         <v>2338</v>
       </c>
       <c r="C2859" s="22"/>
     </row>
     <row r="2860" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2860" s="26" t="s">
         <v>2313</v>
       </c>
       <c r="B2860" s="26" t="s">
         <v>2314</v>
       </c>
       <c r="C2860" s="22"/>
     </row>
@@ -25014,192 +25065,192 @@
       <c r="C2861" s="22"/>
     </row>
     <row r="2862" spans="1:3" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2862" s="25"/>
       <c r="B2862" s="26" t="s">
         <v>2315</v>
       </c>
       <c r="C2862" s="22"/>
     </row>
     <row r="2863" spans="1:3" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2863" s="25"/>
       <c r="B2863" s="26" t="s">
         <v>2316</v>
       </c>
       <c r="C2863" s="22"/>
     </row>
     <row r="2864" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2864" s="25"/>
       <c r="B2864" s="26" t="s">
         <v>3</v>
       </c>
       <c r="C2864" s="22"/>
     </row>
     <row r="2865" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2865" s="32"/>
-      <c r="B2865" s="33" t="s">
+      <c r="B2865" s="34" t="s">
         <v>2388</v>
       </c>
     </row>
     <row r="2866" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2866" s="32"/>
-      <c r="B2866" s="33"/>
+      <c r="B2866" s="34"/>
     </row>
     <row r="2867" spans="1:3" ht="147.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2867" s="16"/>
       <c r="B2867" s="16"/>
     </row>
     <row r="2868" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2868" s="27" t="s">
         <v>2317</v>
       </c>
       <c r="B2868" s="27" t="s">
         <v>2339</v>
       </c>
     </row>
     <row r="2869" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2869" s="27" t="s">
         <v>2318</v>
       </c>
       <c r="B2869" s="27" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="2870" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2870" s="25"/>
       <c r="B2870" s="27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2871" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2871" s="25"/>
       <c r="B2871" s="27" t="s">
         <v>2320</v>
       </c>
     </row>
     <row r="2872" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2872" s="25"/>
       <c r="B2872" s="27" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="2873" spans="1:3" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2873" s="25"/>
       <c r="B2873" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2874" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2874" s="32"/>
-      <c r="B2874" s="34" t="s">
+      <c r="B2874" s="33" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="2875" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2875" s="32"/>
-      <c r="B2875" s="34"/>
+      <c r="B2875" s="33"/>
       <c r="C2875" s="22"/>
     </row>
     <row r="2876" spans="1:3" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2876" s="15"/>
       <c r="B2876" s="15"/>
       <c r="C2876" s="22"/>
     </row>
     <row r="2877" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2877" s="23"/>
       <c r="B2877" s="15"/>
       <c r="C2877" s="22"/>
     </row>
     <row r="2878" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2878" s="23"/>
       <c r="B2878" s="15"/>
       <c r="C2878" s="22"/>
     </row>
     <row r="2879" spans="1:3" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2879" s="23"/>
       <c r="B2879" s="15"/>
       <c r="C2879" s="22"/>
     </row>
     <row r="2880" spans="1:3" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2880" s="23"/>
       <c r="B2880" s="15"/>
       <c r="C2880" s="22"/>
     </row>
     <row r="2881" spans="1:3" ht="0.75" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2881" s="32"/>
-      <c r="B2881" s="33" t="s">
+      <c r="B2881" s="34" t="s">
         <v>2389</v>
       </c>
       <c r="C2881" s="22"/>
     </row>
     <row r="2882" spans="1:3" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2882" s="32"/>
-      <c r="B2882" s="33"/>
+      <c r="B2882" s="34"/>
       <c r="C2882" s="22"/>
     </row>
     <row r="2883" spans="1:3" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2883" s="3"/>
       <c r="B2883" s="3"/>
     </row>
     <row r="2884" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2884" s="24"/>
       <c r="B2884" s="24"/>
       <c r="C2884" s="22"/>
     </row>
     <row r="2885" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2885" s="24"/>
       <c r="B2885" s="24"/>
       <c r="C2885" s="22"/>
     </row>
     <row r="2886" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2886" s="23"/>
       <c r="B2886" s="24"/>
       <c r="C2886" s="22"/>
     </row>
     <row r="2887" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2887" s="23"/>
       <c r="B2887" s="24"/>
       <c r="C2887" s="22"/>
     </row>
     <row r="2888" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2888" s="23"/>
       <c r="B2888" s="24"/>
       <c r="C2888" s="22"/>
     </row>
     <row r="2889" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2889" s="23"/>
       <c r="B2889" s="24"/>
       <c r="C2889" s="22"/>
     </row>
     <row r="2890" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2890" s="32"/>
-      <c r="B2890" s="34"/>
+      <c r="B2890" s="33"/>
       <c r="C2890" s="22"/>
     </row>
     <row r="2891" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2891" s="32"/>
-      <c r="B2891" s="34"/>
+      <c r="B2891" s="33"/>
       <c r="C2891" s="22"/>
     </row>
     <row r="2892" spans="1:3" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2892" s="3"/>
       <c r="B2892" s="3"/>
     </row>
     <row r="2893" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2893" s="15" t="s">
         <v>2323</v>
       </c>
       <c r="B2893" s="15" t="s">
         <v>2324</v>
       </c>
       <c r="C2893" s="21"/>
     </row>
     <row r="2894" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2894" s="15" t="s">
         <v>2325</v>
       </c>
       <c r="B2894" s="15" t="s">
         <v>2326</v>
       </c>
       <c r="C2894" s="21"/>
     </row>
     <row r="2895" spans="1:3" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
@@ -26395,89 +26446,182 @@
       </c>
     </row>
     <row r="3181" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3181" s="2" t="s">
         <v>2525</v>
       </c>
       <c r="B3181" s="2" t="s">
         <v>2526</v>
       </c>
     </row>
     <row r="3182" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3182" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3183" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3183" s="2" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="3184" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3184" s="2" t="s">
         <v>2528</v>
       </c>
     </row>
-    <row r="3185" spans="2:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3185" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3185" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3186" spans="2:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3186" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3186" s="2" t="s">
         <v>2522</v>
       </c>
     </row>
+    <row r="3188" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3188" s="2" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B3188" s="2" t="s">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="3189" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3189" s="2" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B3189" s="2" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="3190" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3190" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3191" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3191" s="2" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="3192" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3192" s="2" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="3193" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3193" s="2" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="3194" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3194" s="2" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="3195" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3195" s="2" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B3195" s="2" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="3197" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3197" s="2" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B3197" s="2" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="3198" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3198" s="2" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B3198" s="2" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="3199" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3199" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3200" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3200" s="2" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="3201" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3201" s="2" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="3202" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3202" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3203" spans="1:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3203" s="2" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B3203" s="2" t="s">
+        <v>2546</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A2881:A2882"/>
+    <mergeCell ref="B2881:B2882"/>
+    <mergeCell ref="A2890:A2891"/>
+    <mergeCell ref="B2890:B2891"/>
+    <mergeCell ref="A2907:A2908"/>
+    <mergeCell ref="B2907:B2908"/>
     <mergeCell ref="A2874:A2875"/>
     <mergeCell ref="B2874:B2875"/>
     <mergeCell ref="A2802:A2803"/>
     <mergeCell ref="B2802:B2803"/>
     <mergeCell ref="A2838:A2839"/>
     <mergeCell ref="B2838:B2839"/>
     <mergeCell ref="A2847:A2848"/>
     <mergeCell ref="B2847:B2848"/>
     <mergeCell ref="A2856:A2857"/>
     <mergeCell ref="B2856:B2857"/>
     <mergeCell ref="A2865:A2866"/>
     <mergeCell ref="B2865:B2866"/>
     <mergeCell ref="A2812:A2813"/>
     <mergeCell ref="B2812:B2813"/>
     <mergeCell ref="A2821:A2822"/>
     <mergeCell ref="B2821:B2822"/>
-    <mergeCell ref="A2881:A2882"/>
-[...4 lines deleted...]
-    <mergeCell ref="B2907:B2908"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader xml:space="preserve">&amp;R&amp;"TH SarabunIT๙,Regular"&amp;16แผ่นที่  &amp;"TH SarabunPSK,Regular"&amp;P+1/97    </oddHeader>
+    <oddHeader xml:space="preserve">&amp;R&amp;"TH SarabunIT๙,Regular"&amp;16แผ่นที่  &amp;"TH SarabunPSK,Regular"&amp;P+1/98    </oddHeader>
     <oddFooter xml:space="preserve">&amp;C
 </oddFooter>
   </headerFooter>
   <rowBreaks count="87" manualBreakCount="87">
     <brk id="39" max="16383" man="1"/>
     <brk id="71" max="16383" man="1"/>
     <brk id="103" max="16383" man="1"/>
     <brk id="127" max="16383" man="1"/>
     <brk id="159" max="16383" man="1"/>
     <brk id="191" max="16383" man="1"/>
     <brk id="223" max="16383" man="1"/>
     <brk id="255" max="16383" man="1"/>
     <brk id="287" max="1" man="1"/>
     <brk id="319" max="1" man="1"/>
     <brk id="351" max="1" man="1"/>
     <brk id="383" max="1" man="1"/>
     <brk id="407" max="1" man="1"/>
     <brk id="431" max="16383" man="1"/>
     <brk id="463" max="16383" man="1"/>
     <brk id="495" max="16383" man="1"/>
     <brk id="527" max="16383" man="1"/>
     <brk id="559" max="16383" man="1"/>
     <brk id="591" max="16383" man="1"/>
     <brk id="623" max="16383" man="1"/>
     <brk id="655" max="16383" man="1"/>